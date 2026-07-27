--- v0 (2025-10-10)
+++ v1 (2026-07-27)
@@ -1,2288 +1,2059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5CEF3830" w14:textId="604B7050" w:rsidR="00596E27" w:rsidRPr="00596E27" w:rsidRDefault="00236D8F" w:rsidP="00596E27">
-[...81 lines deleted...]
-    <w:p w14:paraId="695886F2" w14:textId="5E7134D2" w:rsidR="00236D8F" w:rsidRPr="00236D8F" w:rsidRDefault="009421A3" w:rsidP="00236D8F">
+    <w:p w14:paraId="7A843509" w14:textId="77777777" w:rsidR="00044B02" w:rsidRDefault="009421A3" w:rsidP="00044B02">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...852 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="192F64AF" wp14:editId="59B8A77B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62658142" wp14:editId="1EEE28E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>27830</wp:posOffset>
+                  <wp:posOffset>92710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>96133</wp:posOffset>
+                  <wp:posOffset>-148590</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6488264" cy="0"/>
-                <wp:effectExtent l="0" t="12700" r="14605" b="12700"/>
+                <wp:extent cx="1785620" cy="1068705"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="18415"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Connecteur droit 4"/>
+                <wp:docPr id="1" name="Zone de texte 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6488264" cy="0"/>
+                          <a:ext cx="1785620" cy="1068705"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="28575"/>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6480">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                        </a:ln>
                       </wps:spPr>
                       <wps:style>
-                        <a:lnRef idx="1">
-                          <a:schemeClr val="dk1"/>
+                        <a:lnRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
-                          <a:schemeClr val="dk1"/>
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
-                          <a:schemeClr val="dk1"/>
+                          <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
-                        <a:fontRef idx="minor">
-[...1 lines deleted...]
-                        </a:fontRef>
+                        <a:fontRef idx="minor"/>
                       </wps:style>
-                      <wps:bodyPr/>
-[...194 lines deleted...]
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="473D69A0" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+                            <w:pPr>
+                              <w:pStyle w:val="Contenudecadre"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="6985" wp14:anchorId="19C3A792" wp14:editId="02004118">
+                                  <wp:extent cx="1536065" cy="920115"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="3" name="Image 4"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="3" name="Image 4"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId5"/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1536065" cy="920115"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
-              <v:line w14:anchorId="4CC17B43" id="Connecteur droit 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,1pt" to="510.9pt,1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAYF0g7pQEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/U6fVbqmipvuwK3hB&#13;&#10;sOLyAV5n3FhreyzbNOnfM3bbFAFCCO2L48ucM3POTLZ3k7PsADEZ9B1fLhrOwCvsjd93/NvXd282&#13;&#10;nKUsfS8teuj4ERK/271+tR1DCysc0PYQGZH41I6h40POoRUiqQGcTAsM4OlRY3Qy0zHuRR/lSOzO&#13;&#10;ilXTrMWIsQ8RFaREtw+nR76r/FqDyp+0TpCZ7TjVlusa6/pUVrHbynYfZRiMOpch/6MKJ42npDPV&#13;&#10;g8ySfY/mNypnVMSEOi8UOoFaGwVVA6lZNr+o+TLIAFULmZPCbFN6OVr18XDvHyPZMIbUpvAYi4pJ&#13;&#10;R1e+VB+bqlnH2SyYMlN0ub7ZbFbrG87U5U1cgSGm/B7QsbLpuDW+6JCtPHxImZJR6CWkXFvPxo6v&#13;&#10;Nrdvb0tHxLWWustHC6ewz6CZ6Sn7stLVMYF7G9lBUoP752WFF0KKLBBtrJ1Bzd9B59gCgzo6/wqc&#13;&#10;o2tG9HkGOuMx/ilrni6l6lP8RfVJa5H9hP2xdqbaQf2vtp1ntQzYz+cKv/5Rux8AAAD//wMAUEsD&#13;&#10;BBQABgAIAAAAIQAMBbUF3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjc&#13;&#10;WLKCEOuaTlDEYdIubEgTt7QxbUXjlCTbyr/H4wIXW/aTn99XrCY3iCOG2HvSMJ8pEEiNtz21Gt52&#13;&#10;LzcPIGIyZM3gCTV8Y4RVeXlRmNz6E73icZtawSYUc6OhS2nMpYxNh87EmR+RWPvwwZnEY2ilDebE&#13;&#10;5m6QmVL30pme+ENnRqw6bD63B6dhv/haVxtVqep9vLvdbZparZ+C1tdX0/OSy+MSRMIp/V3AmYHz&#13;&#10;Q8nBan8gG8WggWmShozbWVTZnGnq34UsC/kfofwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#13;&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#13;&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#13;&#10;ACEAGBdIO6UBAACZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#13;&#10;CAAAACEADAW1Bd4AAAAKAQAADwAAAAAAAAAAAAAAAAD/AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#13;&#10;AAAEAAQA8wAAAAoFAAAAAA==&#13;&#10;" strokecolor="black [3040]" strokeweight="2.25pt"/>
+              <v:rect w14:anchorId="62658142" id="Zone de texte 3" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:7.3pt;margin-top:-11.7pt;width:140.6pt;height:84.15pt;z-index:2;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA10KK37QEAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCJs2COMWwosOA&#10;YSvW7QNkWUoEyJJAKbHz96No10m3XTrMB5k0ySfy6cnbu7617KQgGu8qPp+VnCknfWPcvuI/fzy8&#10;W3MWk3CNsN6pip9V5He7t2+2XdiohT942yhgCOLipgsVP6QUNkUR5UG1Is58UA6D2kMrErqwLxoQ&#10;HaK3tliU5aroPDQBvFQx4tf7Ich3hK+1kumb1lElZiuOvSVagdY6r8VuKzZ7EOFg5NiG+IcuWmEc&#10;bjpB3Ysk2BHMH1CtkeCj12kmfVt4rY1UNANOMy9/m+bpIIKiWZCcGCaa4v+DlV9PT+ERkIYuxE1E&#10;M0/Ra2jzG/tjPZF1nshSfWISP85v18vVAjmVGJuXq/Vtucx0FpfyADF9Ur5l2ag44GkQSeL0JaYh&#10;9Tkl7xa9Nc2DsZacrAD10QI7CTw7m+Yj+Iss61hX8dXNuiTgF7EI+3qqL+n5GwT4o2uGZqzD9i88&#10;kJXOVuV+rPuuNDMN0TE0OOIPakK5IxfPmkISqCAnapzolbVjSa5WJOJX1k9FtL93aapvjfNANFxN&#10;l83U1/2ogto350dg9rNDob3PxOHFIedmSQ5cR+qrSN7O+Q/H5LWhA87IA9zILMqYJDJeuXxPrn3K&#10;uvwYdr8AAAD//wMAUEsDBBQABgAIAAAAIQBcvJE93wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcWgcTCg1xKoRUDoD4ablwc+NtEhGvo9hp0rdne4LjaEYz3+SrybXigH1o&#10;PGm4micgkEpvG6o0fG3XszsQIRqypvWEGo4YYFWcn+Ums36kTzxsYiW4hEJmNNQxdpmUoazRmTD3&#10;HRJ7e987E1n2lbS9GbnctVIlyUI60xAv1KbDxxrLn83gNKzHLT0971/f24/ji1EKh+/p9k3ry4vp&#10;4R5ExCn+heGEz+hQMNPOD2SDaFmnC05qmKnrFAQH1PKGv+xOTroEWeTy/4XiFwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADXQorftAQAAYAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFy8kT3fAAAACgEAAA8AAAAAAAAAAAAAAAAARwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".18mm">
+                <v:stroke joinstyle="round"/>
+                <v:textbox inset="2.5mm,1.25mm,2.5mm,1.25mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="473D69A0" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+                      <w:pPr>
+                        <w:pStyle w:val="Contenudecadre"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="6985" wp14:anchorId="19C3A792" wp14:editId="02004118">
+                            <wp:extent cx="1536065" cy="920115"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="3" name="Image 4"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="3" name="Image 4"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId6"/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1536065" cy="920115"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009D1184">
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">AUTORISATION PARENTALE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B142D3" w14:textId="2D298787" w:rsidR="00E306A1" w:rsidRPr="009D1184" w:rsidRDefault="009421A3" w:rsidP="00044B02">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Saison 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697E9C1A" w14:textId="5596D61A" w:rsidR="009D1184" w:rsidRDefault="009D1184" w:rsidP="009D1184">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Benjamins</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D3CBA" w:rsidRPr="00596E27">
-[...65 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(201</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/201</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Minimes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82658">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/201</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65357F9B" w14:textId="44956E6B" w:rsidR="009D1184" w:rsidRPr="009D1184" w:rsidRDefault="009D1184" w:rsidP="009D1184">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3A504AAD" w14:textId="77777777" w:rsidR="001B1EC0" w:rsidRPr="00596E27" w:rsidRDefault="009421A3" w:rsidP="00596E27">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Cadets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="0011699C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Juniors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A82658">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mineurs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(200</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90A9E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1184">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3E61C6" w14:textId="7C487D24" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-357"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USSP ATHLETISME   Stade Camélinat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778D1F14" w14:textId="77777777" w:rsidR="00044B02" w:rsidRDefault="00044B02" w:rsidP="00044B02">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>54 rue Danielle Casanova / 37700 Saint Pierre des Corps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEE4277" w14:textId="77777777" w:rsidR="00044B02" w:rsidRPr="008E4BAC" w:rsidRDefault="00044B02" w:rsidP="00044B02">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="LienInternet"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Usspathletisme37@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102B7F70" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC4A3BB" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     NOM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (de l’athlète) : ………………………………………………… </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prénom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> : …………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CA380A" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               Né(e) le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……… /……… / 20……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D4C242" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3" w:rsidP="00411224">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Informations concernant les parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122D23AA" w14:textId="37C92A59" w:rsidR="00E306A1" w:rsidRDefault="009421A3" w:rsidP="00AB5FF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Nom et Prénom du père : …………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00411224">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………Téléphone : …… /…… /…… /…… /……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BDE162" w14:textId="0B49AE61" w:rsidR="00E306A1" w:rsidRDefault="009421A3" w:rsidP="00AB5FF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Adresse postale : ……………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB5FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577C6862" w14:textId="7F2BE7D8" w:rsidR="00E306A1" w:rsidRDefault="009421A3" w:rsidP="00411224">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Nom et Prénom de la mère : ………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……… Téléphone : …… /…… /…… /……/……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABD5423" w14:textId="75391DC1" w:rsidR="00E306A1" w:rsidRDefault="009421A3" w:rsidP="00411224">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Adresse postale (si différente) : ………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB5FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AB5FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E406DC7" w14:textId="21228DF0" w:rsidR="008D3CBA" w:rsidRPr="008D3CBA" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D3CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les entraînements auront lieu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBB0A25" w14:textId="0C923BBC" w:rsidR="008D3CBA" w:rsidRPr="008D3CBA" w:rsidRDefault="008D3CBA" w:rsidP="008D3CBA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D3CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D3CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidR="008A60BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:r w:rsidR="008A60BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>jeu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di de 18h30 à </w:t>
+      </w:r>
+      <w:r w:rsidR="00411224">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="008A60BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00411224">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665E621B" w14:textId="177AF6C6" w:rsidR="00E306A1" w:rsidRPr="00A47728" w:rsidRDefault="008A60BA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47728">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A47728">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A47728">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> horaires </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1EC0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sont susceptibles d’être modifiés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47728">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, à confirmer en début d’année par les entraîneurs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A504AAD" w14:textId="77777777" w:rsidR="001B1EC0" w:rsidRDefault="009421A3" w:rsidP="001B1EC0">
+      <w:pPr>
         <w:ind w:left="-360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">J’autorise mon enfant à se rendre </w:t>
       </w:r>
-      <w:r w:rsidR="001B1EC0" w:rsidRPr="00596E27">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001B1EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">seul au stade </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596E27">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">et à revenir seul des entraînements :   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE68C3C" w14:textId="6A5B2A91" w:rsidR="00E306A1" w:rsidRPr="00596E27" w:rsidRDefault="009421A3" w:rsidP="00596E27">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4DE68C3C" w14:textId="080170C8" w:rsidR="00E306A1" w:rsidRDefault="009421A3" w:rsidP="001B1EC0">
+      <w:pPr>
         <w:ind w:left="-360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Oui     Non</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2041D63C" w14:textId="77777777" w:rsidR="00596E27" w:rsidRPr="00596E27" w:rsidRDefault="00596E27" w:rsidP="00596E27">
-[...89 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="051BD1D8" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Autorisation de transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282BA537" w14:textId="4D737D72" w:rsidR="00E306A1" w:rsidRPr="00596E27" w:rsidRDefault="009421A3" w:rsidP="00596E27">
+    <w:p w14:paraId="174E0BE9" w14:textId="31A3B3C8" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
       <w:pPr>
         <w:ind w:left="-360"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="5F61E9DB" w14:textId="4CA9AE5C" w:rsidR="00E306A1" w:rsidRPr="00236D8F" w:rsidRDefault="009421A3" w:rsidP="008D3CBA">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J’autorise le déplacement de mon enfant dans le cadre des activités de l’USSP ATHLETISME (compétitions, entraînements et sorties récréatives). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282BA537" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ces déplacements pourront être organisés : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE87967" w14:textId="4E30E62F" w:rsidR="00E306A1" w:rsidRPr="008D3CBA" w:rsidRDefault="009421A3" w:rsidP="008D3CBA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> car (avec d’autres athlètes d’autres clubs) ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F61E9DB" w14:textId="240790CF" w:rsidR="00E306A1" w:rsidRPr="008D3CBA" w:rsidRDefault="009421A3" w:rsidP="008D3CBA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00236D8F">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>avec</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00236D8F">
-[...27 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le mini-bus du club : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>la charte d’utilisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00236D8F">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> du mini-bus est consultable sur le site du club </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r w:rsidRPr="00236D8F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="LienInternet"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:b/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>www.ussp-athletisme.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00236D8F">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00596E27">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>ou en car (en cas de sortie avec d’autres clubs)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F49C2A3" w14:textId="77777777" w:rsidR="00596E27" w:rsidRDefault="009421A3" w:rsidP="00596E27">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA41941" w14:textId="77777777" w:rsidR="00411224" w:rsidRDefault="009421A3" w:rsidP="00411224">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00236D8F">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>dans</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00236D8F">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> la voiture personnelle d’un entraîneur, d’un membre de l’USSP ATHLETISME ou d’un parent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CAF531" w14:textId="18C47831" w:rsidR="00411224" w:rsidRPr="00596E27" w:rsidRDefault="00596E27" w:rsidP="00411224">
+    <w:p w14:paraId="23CAF531" w14:textId="77777777" w:rsidR="00411224" w:rsidRDefault="00411224" w:rsidP="00411224">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="4C1D95A5" w14:textId="2E6996CD" w:rsidR="00E306A1" w:rsidRPr="00236D8F" w:rsidRDefault="009421A3" w:rsidP="00411224">
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1D95A5" w14:textId="2E6996CD" w:rsidR="00E306A1" w:rsidRPr="00411224" w:rsidRDefault="009421A3" w:rsidP="00411224">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00411224">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prélèvement sanguin pour les athlètes mineurs  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3430EF74" w14:textId="7953CB4D" w:rsidR="00411224" w:rsidRPr="00596E27" w:rsidRDefault="009421A3" w:rsidP="00596E27">
+    <w:p w14:paraId="2602AF16" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément à l’article R232-45 du code du sport, dans le cadre de la lutte contre le </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dopage,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>soussigné-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, …………………………………………………………………………………………, en ma qualité de ……………………………… (père, mère, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>représentant-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>légal-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>) de l’enfant ……………………………………………………………………………………, autorise la réalisation de prélèvement nécessitant une technique invasive, notamment, un prélèvement de sang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3430EF74" w14:textId="77777777" w:rsidR="00411224" w:rsidRDefault="00411224">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BCB637" w14:textId="545F00F8" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Autorisation médicale :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A73419" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J’autorise, en cas d’urgence et d’impossibilité de me joindre, les responsables et/ou      entraîneurs de l’USSP ATHLETISME à faire pratiquer sur mon enfant tout examen et/ou intervention prescrit par un médecin et à faire sortir mon enfant de l’hôpital, sur avis médical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04866DF0" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="00E306A1">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34345546" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Personnes à prévenir en cas d’urgence :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B82409" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom – Prénom : ………………………………………………………………… </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…… /…… /…… /…… /……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714B63A7" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom – Prénom : ………………………………………………………………… </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…… /…… /…… /…… /……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743AFD91" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="00E306A1">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161EA647" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Si préférence :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DDBC59" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Médecin : ………………………………………………………………………...   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…… /…… /…… /…… /……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458F71E8" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Hôpital : ……………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……….   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…… /…… /…… /…… /……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B11A760" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="00E306A1">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4EDC66" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
+      <w:pPr>
+        <w:ind w:left="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00596E27">
-[...417 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Autres informations médicales : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00236D8F">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(maladie, allergie, etc.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6A1CAE" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRPr="00236D8F" w:rsidRDefault="009421A3">
+    <w:p w14:paraId="6F6A1CAE" w14:textId="77777777" w:rsidR="00E306A1" w:rsidRDefault="009421A3">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00236D8F">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328FB2CD" w14:textId="686977E5" w:rsidR="00A47728" w:rsidRDefault="009421A3" w:rsidP="00A47728">
+    <w:p w14:paraId="328FB2CD" w14:textId="77777777" w:rsidR="00A47728" w:rsidRDefault="009421A3" w:rsidP="00A47728">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31296BF3" w14:textId="77777777" w:rsidR="00596E27" w:rsidRPr="00236D8F" w:rsidRDefault="00596E27" w:rsidP="00A47728">
+    <w:p w14:paraId="4080D320" w14:textId="5D60B45C" w:rsidR="00E306A1" w:rsidRPr="0011699C" w:rsidRDefault="009421A3" w:rsidP="00A47728">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Fait à Saint-Pierre-des-Corps, le …… /………/</w:t>
       </w:r>
-      <w:r w:rsidR="0011699C" w:rsidRPr="00236D8F">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0011699C">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FA2B8C" w14:textId="2B376DD3" w:rsidR="00E306A1" w:rsidRPr="00236D8F" w:rsidRDefault="009421A3" w:rsidP="00AB5FF8">
+    <w:p w14:paraId="52FA2B8C" w14:textId="2B376DD3" w:rsidR="00E306A1" w:rsidRPr="00AB5FF8" w:rsidRDefault="009421A3" w:rsidP="00AB5FF8">
       <w:pPr>
         <w:ind w:left="3540" w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Signature précédée de « lu et approuvé »</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E306A1" w:rsidRPr="00236D8F">
+    <w:sectPr w:rsidR="00E306A1" w:rsidRPr="00AB5FF8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2332,51 +2103,51 @@
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="295F64CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1A67AE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS" w:hint="default"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2542,92 +2313,90 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1198547952">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1649166261">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="198"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E306A1"/>
     <w:rsid w:val="00044B02"/>
     <w:rsid w:val="0011699C"/>
     <w:rsid w:val="001B1EC0"/>
-    <w:rsid w:val="001C150C"/>
-    <w:rsid w:val="00236D8F"/>
     <w:rsid w:val="00411224"/>
-    <w:rsid w:val="00596E27"/>
     <w:rsid w:val="0064028B"/>
     <w:rsid w:val="00713641"/>
     <w:rsid w:val="008A60BA"/>
     <w:rsid w:val="008D3CBA"/>
     <w:rsid w:val="009421A3"/>
     <w:rsid w:val="009D1184"/>
     <w:rsid w:val="00A47728"/>
     <w:rsid w:val="00A82658"/>
     <w:rsid w:val="00AB5FF8"/>
+    <w:rsid w:val="00B90A9E"/>
     <w:rsid w:val="00D55E89"/>
     <w:rsid w:val="00E306A1"/>
     <w:rsid w:val="00FC044E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3163,69 +2932,59 @@
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000A1BAD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenudecadre">
     <w:name w:val="Contenu de cadre"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
-[...8 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ussp-athletisme.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Usspathletisme37@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ussp-athletisme.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3474,75 +3233,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>487</Words>
-  <Characters>2681</Characters>
+  <Words>436</Words>
+  <Characters>2403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3162</CharactersWithSpaces>
+  <CharactersWithSpaces>2834</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>darty</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>fr-FR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>